--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F2BB2D5" w14:textId="427D6746" w:rsidR="00EB324A" w:rsidRDefault="00014153">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="72"/>
         <w:ind w:left="3120"/>
       </w:pPr>
       <w:r>
         <w:t>SURAT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>PERNYATAAN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -633,379 +633,431 @@
         </w:rPr>
         <w:t>BERSEDIA/TIDAK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BERSEDIA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>*)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E2FA02" w14:textId="4496A7F5" w:rsidR="00EB324A" w:rsidRDefault="00014153" w:rsidP="00D7339C">
+    <w:p w14:paraId="10E2FA02" w14:textId="79C7AB32" w:rsidR="00EB324A" w:rsidRDefault="00F5672C" w:rsidP="00D7339C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1581"/>
         </w:tabs>
         <w:spacing w:before="48" w:line="242" w:lineRule="auto"/>
         <w:ind w:right="302"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">belajar dengan tekun, semangat dan bertanggung jawab sesuai dengan </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Belajar </w:t>
+      </w:r>
+      <w:r w:rsidR="00014153">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dengan tekun, semangat dan bertanggung jawab sesuai dengan </w:t>
+      </w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Visi danMisi</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>SMP</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Negeri </w:t>
       </w:r>
       <w:r w:rsidR="00D7339C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cilegon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9DDC9D" w14:textId="77777777" w:rsidR="00EB324A" w:rsidRDefault="00014153">
+    <w:p w14:paraId="6E9DDC9D" w14:textId="4B209A4B" w:rsidR="00EB324A" w:rsidRDefault="00F5672C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1581"/>
         </w:tabs>
         <w:spacing w:line="267" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>menjaga nama</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Menjaga </w:t>
+      </w:r>
+      <w:r w:rsidR="00014153" w:rsidRPr="00F5672C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>nama</w:t>
+      </w:r>
+      <w:r w:rsidR="00014153" w:rsidRPr="00F5672C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00014153" w:rsidRPr="00F5672C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>baik</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00014153" w:rsidRPr="00F5672C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00014153" w:rsidRPr="00F5672C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sendiri,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00014153" w:rsidRPr="00F5672C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00014153" w:rsidRPr="00F5672C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>keluarga,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00014153" w:rsidRPr="00F5672C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00014153" w:rsidRPr="00F5672C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00014153" w:rsidRPr="00F5672C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="39257496" w14:textId="2B113579" w:rsidR="00EB324A" w:rsidRDefault="00014153" w:rsidP="00D7339C">
+      <w:r w:rsidR="00014153" w:rsidRPr="00F5672C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sekolah</w:t>
+      </w:r>
+      <w:r w:rsidR="00014153">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39257496" w14:textId="18B7EBBA" w:rsidR="00EB324A" w:rsidRDefault="00F5672C" w:rsidP="00D7339C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1581"/>
         </w:tabs>
         <w:spacing w:before="56" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="441"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">sanggup menaati, mematuhi, dan menerima sanksi berdasarkan </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Sanggup </w:t>
+      </w:r>
+      <w:r w:rsidR="00014153">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">menaati, mematuhi, dan menerima sanksi berdasarkan </w:t>
+      </w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tata Tertib SMP</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Negeri</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7339C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cilegon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C962AC" w14:textId="286B2049" w:rsidR="00EB324A" w:rsidRDefault="00014153" w:rsidP="00D7339C">
+    <w:p w14:paraId="46C962AC" w14:textId="03CC9050" w:rsidR="00EB324A" w:rsidRDefault="00F5672C" w:rsidP="00D7339C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1581"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="200"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">bagi calon </w:t>
+        <w:t xml:space="preserve">Bagi </w:t>
+      </w:r>
+      <w:r w:rsidR="00014153">
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">calon </w:t>
       </w:r>
       <w:r w:rsidR="00327611">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>murid</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> SMP yang beragama Islam agar menyerahkan Ijazah Madrasah Diniyah</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:spacing w:val="-50"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Takmiliyah Awaliyah (MDTA) atau Taman Pendidikan Al-Quran (TPA/TPQ). Bagi yang belum</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:spacing w:val="-50"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>tamat dan atau tidak memiliki ijazah dimaksud, harus mengikuti program khusus di SMP</w:t>
       </w:r>
       <w:r w:rsidR="00061C44">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00061C44">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>egeri</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7339C">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00014153">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Cilegon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DB3155" w14:textId="43CAACEE" w:rsidR="00EB324A" w:rsidRDefault="00014153" w:rsidP="00D7339C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="760" w:right="139" w:firstLine="56"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Pernyataan ini dibuat dengan sebenar-benarnya dan penuh tanggung jawab serta diketahui</w:t>
       </w:r>
       <w:r w:rsidR="00D7339C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>oleh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-52"/>
         </w:rPr>
@@ -1170,86 +1222,86 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E6D9759" w14:textId="77777777" w:rsidR="00EB324A" w:rsidRDefault="00014153">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="6" w:right="504"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(...................................................)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4121" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D53F3CC" w14:textId="2739CD1C" w:rsidR="00EB324A" w:rsidRDefault="00014153">
+          <w:p w14:paraId="1D53F3CC" w14:textId="0E5D48DC" w:rsidR="00EB324A" w:rsidRDefault="00014153">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="1740"/>
               </w:tabs>
               <w:spacing w:line="266" w:lineRule="exact"/>
               <w:ind w:left="503"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Cilegon,</w:t>
             </w:r>
             <w:r w:rsidR="00061C44">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ... </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Juli 202</w:t>
             </w:r>
-            <w:r w:rsidR="00327611">
+            <w:r w:rsidR="00F5672C">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38BC9102" w14:textId="77777777" w:rsidR="00EB324A" w:rsidRDefault="00014153">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="44"/>
               <w:ind w:left="503" w:right="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yang</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1552,51 +1604,51 @@
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>perlu</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="23CEEBB9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:34.1pt;margin-top:13.8pt;width:140.25pt;height:38.25pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5nQhQFgIAAAwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RlS0PUdLW0LEJa&#10;LtLCBziOk1g4HmO7TcrXM7bT7greEHmwxvH4zMw5x9vbaVDkJKyToCu6XOSUCM2hkbqr6Pdv968K&#10;SpxnumEKtKjoWTh6u3v5YjuaUqygB9UISxBEu3I0Fe29N2WWOd6LgbkFGKHxsAU7MI9b22WNZSOi&#10;Dypb5fmbbATbGAtcOId/D+mQ7iJ+2wruv7StE56oimJvPq42rnVYs92WlZ1lppd8boP9QxcDkxqL&#10;XqEOzDNytPIvqEFyCw5av+AwZNC2kos4A06zzP+Y5rFnRsRZkBxnrjS5/wfLP58ezVdL/PQOJhQw&#10;DuHMA/AfjmjY90x34s5aGHvBGiy8DJRlo3HlfDVQ7UoXQOrxEzQoMjt6iEBTa4fACs5JEB0FOF9J&#10;F5MnPJTcFMvlZk0Jx7ObYr3BOJRg5eW2sc5/EDCQEFTUoqgRnZ0enE+pl5RQTMO9VCoKqzQZK7pa&#10;3+R5GgyUbMJpyHO2q/fKkhNDb7wu1ofi7VzYPU8L0Afm+pQXj5JrBunRukoOFS3y8KXfgaf3uon1&#10;PZMqxTiO0jNxgavEmp/qCRMDgTU0Z6TQQrIoPikMerC/KBnRnhV1P4/MCkrUR40yBC9fAnsJ6kvA&#10;NMerFfWUpHDvk+ePxsquR+QktIY7lKqVkcWnLuY+0XJRh/l5BE8/38esp0e8+w0AAP//AwBQSwME&#10;FAAGAAgAAAAhALzPVanfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHiz&#10;SykFgiyNMZp4MrE20eOWnQLKzhJ2KfjvHU/2OHlf3vum3C22F2ccfedIwXoVgUCqnemoUXB4f77L&#10;QfigyejeESr4QQ+76vqq1IVxM73heR8awSXkC62gDWEopPR1i1b7lRuQODu50erA59hIM+qZy20v&#10;4yhKpdUd8UKrB3xssf7eT1ZB8pF9nrbL/NW0L4dN+rR9RTdMSt3eLA/3IAIu4R+GP31Wh4qdjm4i&#10;40WvIM1jJhXEWQqC802SZyCODEbJGmRVyssPql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA+Z0IUBYCAAAMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvM9Vqd8AAAAJAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" filled="f" strokecolor="#385d89" strokeweight="2pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5435E71B" w14:textId="77777777" w:rsidR="00EB324A" w:rsidRDefault="00EB324A">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="8"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="32EFDAEA" w14:textId="77777777" w:rsidR="00EB324A" w:rsidRDefault="00014153">
                       <w:pPr>
                         <w:ind w:left="342"/>
                       </w:pPr>
                       <w:r>
                         <w:t>*Coret</w:t>
                       </w:r>
                       <w:r>
@@ -1625,77 +1677,77 @@
                       </w:r>
                       <w:r>
                         <w:t>perlu</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EB324A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11920" w:h="16840"/>
       <w:pgMar w:top="1360" w:right="1420" w:bottom="280" w:left="580" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59666FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B36A7B1A"/>
     <w:lvl w:ilvl="0" w:tplc="3330450E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1580" w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:w w:val="100"/>
         <w:lang w:val="ms" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="77FED9FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2413" w:hanging="360"/>
@@ -1768,115 +1820,116 @@
     <w:lvl w:ilvl="7" w:tplc="D626FB04">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7412" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ms" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="53A0A098">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8245" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ms" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="789936731">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB324A"/>
     <w:rsid w:val="00014153"/>
     <w:rsid w:val="00061C44"/>
     <w:rsid w:val="000B23AA"/>
     <w:rsid w:val="00327611"/>
     <w:rsid w:val="00373CA0"/>
     <w:rsid w:val="00D11B43"/>
     <w:rsid w:val="00D7339C"/>
     <w:rsid w:val="00D92F63"/>
+    <w:rsid w:val="00E336E2"/>
     <w:rsid w:val="00EB324A"/>
+    <w:rsid w:val="00F5672C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="36E3B1C6"/>
   <w15:docId w15:val="{6C073FD0-4877-4E08-B7DF-9592DEE75952}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2310,51 +2363,51 @@
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1580" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>