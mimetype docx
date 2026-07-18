--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -1,752 +1,524 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6177" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6177"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F5317C" w:rsidRPr="009C7E3F" w14:paraId="262A5917" w14:textId="77777777" w:rsidTr="00F5317C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thinThickMediumGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="thinThickMediumGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="thinThickMediumGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="thinThickMediumGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="418C0066" w14:textId="77777777" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="009C7E3F">
+          <w:p w14:paraId="418C0066" w14:textId="6462C743" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="009C7E3F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Berkas</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B322ED">
+              <w:t xml:space="preserve">Berkas </w:t>
+            </w:r>
+            <w:r w:rsidR="00333B41">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>P</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>persyaratan</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B322ED">
+              <w:t xml:space="preserve">ersyaratan </w:t>
+            </w:r>
+            <w:r w:rsidR="00333B41">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> daftar </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>D</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>ulang</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">aftar </w:t>
+            </w:r>
+            <w:r w:rsidR="00333B41">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Murid</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F5317C" w:rsidRPr="00B322ED">
+              <w:t>lang</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC283A3" w14:textId="1EC9D574" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="006D7FFD" w:rsidP="009C7E3F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00F5317C" w:rsidRPr="00B322ED">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Baru</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Murid</w:t>
+            </w:r>
             <w:r w:rsidR="00F5317C" w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SMPN 7 </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00F5317C" w:rsidRPr="00B322ED">
+              <w:t xml:space="preserve"> Baru SMPN 7 Cilegon</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52FCDD31" w14:textId="50E1D69F" w:rsidR="00F5317C" w:rsidRDefault="00F5317C" w:rsidP="009C7E3F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02F36AEE" w14:textId="77777777" w:rsidR="00F5317C" w:rsidRPr="009C7E3F" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02F36AEE" w14:textId="77777777" w:rsidR="00F5317C" w:rsidRPr="009C7E3F" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
-[...12 lines deleted...]
-          <w:p w14:paraId="037F7AAA" w14:textId="7EBE43C7" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
+          <w:p w14:paraId="037F7AAA" w14:textId="7EBE43C7" w:rsidR="00F5317C" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bukti </w:t>
-[...30 lines deleted...]
-          <w:p w14:paraId="4C9185FA" w14:textId="15123727" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
+              <w:t>Bukti tanda diterima</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B9E9259" w14:textId="6D976D6D" w:rsidR="00333B41" w:rsidRPr="00B322ED" w:rsidRDefault="00333B41" w:rsidP="00F5317C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...54 lines deleted...]
-          <w:p w14:paraId="05CDA6D5" w14:textId="7EABD0CB" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Surat Pernyataan Murid Baru</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C9185FA" w14:textId="15123727" w:rsidR="00F5317C" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Fotokopi</w:t>
-[...39 lines deleted...]
-          <w:p w14:paraId="3D85F925" w14:textId="76DF17F0" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
+              <w:t>Fotokopi Ijazah atau Surat Keterangan Lulus (SKL)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1478928D" w14:textId="368AD75D" w:rsidR="00333B41" w:rsidRPr="00B322ED" w:rsidRDefault="00333B41" w:rsidP="00F5317C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="57B3CA05" w14:textId="29218EA8" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fotokopi Sertifikat TKA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05CDA6D5" w14:textId="7EABD0CB" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Fotokopi</w:t>
-[...39 lines deleted...]
-          <w:p w14:paraId="275A09E5" w14:textId="3D43A1F9" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
+              <w:t>Fotokopi Akta Kelahiran</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D85F925" w14:textId="76DF17F0" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Foto</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="443A5522" w14:textId="6416A634" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
+              <w:t>Fotokopi NISN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B3CA05" w14:textId="29218EA8" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Fotokopi</w:t>
-[...47 lines deleted...]
-          <w:p w14:paraId="3D4797B4" w14:textId="14B9132D" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
+              <w:t>Fotokopi Kartu Keluarga</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="275A09E5" w14:textId="3D43A1F9" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="443"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Fotokopi</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Foto 3x4 (2 lembar)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="443A5522" w14:textId="6416A634" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ijazah MDTA </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Fotokopi Kartu KIP bagi yang punya</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D4797B4" w14:textId="14B9132D" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="443"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>bagi</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> yang punya</w:t>
+              <w:t>Fotokopi Ijazah MDTA bagi yang punya</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="380C755D" w14:textId="75E29656" w:rsidR="00F5317C" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10AE5250" w14:textId="77777777" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44918026" w14:textId="0A9AE704" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
+          <w:p w14:paraId="44918026" w14:textId="0712A680" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="00F5317C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="232"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Panitia</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Panitia </w:t>
+            </w:r>
+            <w:r w:rsidR="00333B41">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SPMB</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B322ED">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> PPDB </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="006D7FFD">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00333B41">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75721164" w14:textId="77777777" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="009C7E3F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B54DF83" w14:textId="55CA5B8B" w:rsidR="00F5317C" w:rsidRDefault="00F5317C" w:rsidP="009C7E3F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2ACE7511" w14:textId="77777777" w:rsidR="00F5317C" w:rsidRPr="00B322ED" w:rsidRDefault="00F5317C" w:rsidP="009C7E3F">
             <w:pPr>
               <w:jc w:val="right"/>
@@ -766,105 +538,104 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="603F17F4" w14:textId="77777777" w:rsidR="003F789E" w:rsidRPr="009C7E3F" w:rsidRDefault="003F789E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003F789E" w:rsidRPr="009C7E3F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01A07EFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A62A0794"/>
     <w:lvl w:ilvl="0" w:tplc="38090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="38090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1136,124 +907,125 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="868570844">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1528785576">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1142427469">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F4BA3"/>
+    <w:rsid w:val="00333B41"/>
     <w:rsid w:val="003F789E"/>
     <w:rsid w:val="005F260C"/>
     <w:rsid w:val="00680203"/>
     <w:rsid w:val="0068278B"/>
     <w:rsid w:val="006D7FFD"/>
     <w:rsid w:val="00702338"/>
     <w:rsid w:val="007249AF"/>
+    <w:rsid w:val="007B322E"/>
     <w:rsid w:val="007F4BA3"/>
     <w:rsid w:val="009C7E3F"/>
     <w:rsid w:val="009D4205"/>
     <w:rsid w:val="00B25F8F"/>
     <w:rsid w:val="00B322ED"/>
     <w:rsid w:val="00F27E68"/>
     <w:rsid w:val="00F5317C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="22E513BE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2FE21E69-CF28-4691-B61C-177141D61B49}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1669,51 +1441,51 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007F4BA3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -1946,70 +1718,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>46</Words>
-  <Characters>265</Characters>
+  <Words>54</Words>
+  <Characters>309</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>310</CharactersWithSpaces>
+  <CharactersWithSpaces>362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Matlaul Anwar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>